--- v0 (2026-04-05)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a7cff14e84520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe52370733b743da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Ficha técnica 2026" sheetId="1" r:id="R642c11d61e0d4931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Ficha técnica 2026" sheetId="1" r:id="R9698beff812b40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89">
   <x:si>
     <x:t>SECRETARÍA DE HACIENDA DEL ESTADO</x:t>
   </x:si>
   <x:si>
     <x:t>Sistema Estatal de Evaluación del Desempeño</x:t>
   </x:si>
   <x:si>
     <x:t>FICHA TÉCNICA DE INDICADOR 2026</x:t>
   </x:si>
   <x:si>
     <x:t>ALINEACIÓN AL PBR-SED</x:t>
   </x:si>
   <x:si>
     <x:t>RAMO</x:t>
   </x:si>
   <x:si>
     <x:t>78 - UTT</x:t>
   </x:si>
   <x:si>
@@ -606,142 +606,142 @@
     </x:xf>
     <x:xf fontId="10" fillId="4" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="10" fillId="4" borderId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="11" fillId="4" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="11" fillId="4" borderId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="6" fillId="4" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a4047f0285463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642c11d61e0d4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7be12c56daa439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b0df196860493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9698beff812b40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71a2a227295d4557" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R14cf24c955974365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Rcf36343bedf6414a" /></Relationships>
+<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R578ac841f1de4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R411b5fd8e1664dcc" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>160176</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>201240</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>22704</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R14cf24c955974365" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R578ac841f1de4a0a" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="20362" cy="4487"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>38</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>107172</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>47</xdr:col>
       <xdr:colOff>35640</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>75708</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1026" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcf36343bedf6414a" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R411b5fd8e1664dcc" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="19976" cy="5953"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="R14cf24c955974365" /></Relationships>
+<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="R578ac841f1de4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="1.3764284896850587" customWidth="1"/>
     <x:col min="2" max="2" width="15.090715157645091" customWidth="1"/>
     <x:col min="3" max="3" width="0.51793509347098221" customWidth="1"/>
     <x:col min="4" max="4" width="1.0254729352678571" customWidth="1"/>
     <x:col min="5" max="5" width="1.2900400379725865" customWidth="1"/>
     <x:col min="6" max="6" width="0.37755276952471056" customWidth="1"/>
     <x:col min="7" max="7" width="0.42074822153363911" customWidth="1"/>
     <x:col min="8" max="8" width="0.32355991908482146" customWidth="1"/>
     <x:col min="9" max="9" width="3.0232233537946422" customWidth="1"/>
     <x:col min="10" max="10" width="1.2900400379725865" customWidth="1"/>
     <x:col min="11" max="11" width="1.9055621501377651" customWidth="1"/>
     <x:col min="12" max="12" width="7.8826157924107134" customWidth="1"/>
     <x:col min="13" max="13" width="0.30196219308035716" customWidth="1"/>
     <x:col min="14" max="14" width="0.21017403738839288" customWidth="1"/>
@@ -4380,30 +4380,30 @@
     <x:mergeCell ref="W57:AH57"/>
     <x:mergeCell ref="AI57:AW57"/>
     <x:mergeCell ref="B63:R63"/>
     <x:mergeCell ref="B65:R65"/>
     <x:mergeCell ref="Z63:AV63"/>
     <x:mergeCell ref="Z65:AV65"/>
     <x:mergeCell ref="B59:AV59"/>
     <x:mergeCell ref="B61:AV61"/>
     <x:mergeCell ref="B51:E51"/>
     <x:mergeCell ref="G51:N51"/>
     <x:mergeCell ref="AG24:AK24"/>
     <x:mergeCell ref="AB24:AE24"/>
     <x:mergeCell ref="B13:G13"/>
     <x:mergeCell ref="H13:AI13"/>
     <x:mergeCell ref="AJ13:AP13"/>
     <x:mergeCell ref="AQ13:AV13"/>
     <x:mergeCell ref="B33:U33"/>
     <x:mergeCell ref="V33:AV33"/>
     <x:mergeCell ref="B32:AV32"/>
     <x:mergeCell ref="B34:U34"/>
     <x:mergeCell ref="V34:AV34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="0.20000000298023224" bottom="0.20000000298023224" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;7 Ficha técnica de indicador 2026&amp;C&amp;"Arial"&amp;7 05/04/2026 02:22&amp;R&amp;"Arial"&amp;7 Página 1</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;7 Ficha técnica de indicador 2026&amp;C&amp;"Arial"&amp;7 04/06/2026 09:52&amp;R&amp;"Arial"&amp;7 Página 1</x:oddFooter>
   </x:headerFooter>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R14cf24c955974365"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R578ac841f1de4a0a"/>
 </x:worksheet>
 </file>